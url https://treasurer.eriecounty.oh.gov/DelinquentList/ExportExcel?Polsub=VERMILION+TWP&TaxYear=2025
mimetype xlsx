--- v1 (2026-02-27)
+++ v2 (2026-06-13)
@@ -5,691 +5,565 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="301" uniqueCount="301">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="247">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
-    <t>17-00001.000</t>
-[...5 lines deleted...]
-    <t>EDISON LSD</t>
+    <t>12-00090.001</t>
+  </si>
+  <si>
+    <t>LOPEZ LLOYD RUSSELL</t>
+  </si>
+  <si>
+    <t>VERMILION LSD</t>
+  </si>
+  <si>
+    <t>4002 SR 60</t>
+  </si>
+  <si>
+    <t>View</t>
+  </si>
+  <si>
+    <t>12-00090.006</t>
+  </si>
+  <si>
+    <t>HERING ADAM</t>
+  </si>
+  <si>
+    <t>3820 SR 60</t>
+  </si>
+  <si>
+    <t>12-00168.000</t>
+  </si>
+  <si>
+    <t>DAVIS GARY W</t>
+  </si>
+  <si>
+    <t>DARROW RD</t>
+  </si>
+  <si>
+    <t>12-00183.008</t>
+  </si>
+  <si>
+    <t>GALLAGHER CHRISTOPHER M</t>
+  </si>
+  <si>
+    <t>8210 JOPPA</t>
+  </si>
+  <si>
+    <t>12-00206.001</t>
+  </si>
+  <si>
+    <t>WOLCOTT DENNIS E</t>
+  </si>
+  <si>
+    <t>15901 DARROW</t>
+  </si>
+  <si>
+    <t>12-00415.000</t>
+  </si>
+  <si>
+    <t>WORKMAN JAMES F &amp; JESSICA</t>
+  </si>
+  <si>
+    <t>820 COLONIAL</t>
+  </si>
+  <si>
+    <t>1200421</t>
+  </si>
+  <si>
+    <t>GILMORE SHERRY D</t>
+  </si>
+  <si>
+    <t>175 COMPASS DR LOT 175</t>
+  </si>
+  <si>
+    <t>1200425</t>
+  </si>
+  <si>
+    <t>FLANNERY JAMES K TOD TO CHARITY SQUIRES</t>
+  </si>
+  <si>
+    <t>157 SAND DR LOT 157</t>
+  </si>
+  <si>
+    <t>1200456</t>
+  </si>
+  <si>
+    <t>AKERS GORDON R</t>
+  </si>
+  <si>
+    <t>7 DRIFTWOOD DR LOT 07</t>
+  </si>
+  <si>
+    <t>1200469</t>
+  </si>
+  <si>
+    <t>EAST ROSCOE</t>
+  </si>
+  <si>
+    <t>18 COMPASS DR LOT 18</t>
+  </si>
+  <si>
+    <t>1200472</t>
+  </si>
+  <si>
+    <t>NEUWIRTH WILLIAM D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">69 SAIL  LOT 69</t>
+  </si>
+  <si>
+    <t>1200480</t>
+  </si>
+  <si>
+    <t>HARBOURTOWN JV LLC</t>
+  </si>
+  <si>
+    <t>201 SAND DR LOT 201</t>
+  </si>
+  <si>
+    <t>1200484</t>
+  </si>
+  <si>
+    <t>ROWE BILLY J &amp; LINDA</t>
+  </si>
+  <si>
+    <t>39 CORAL DR LOT 39</t>
+  </si>
+  <si>
+    <t>1200496</t>
+  </si>
+  <si>
+    <t>SHEPHERD CLARA A</t>
+  </si>
+  <si>
+    <t>143 COEN RD LOT 143</t>
+  </si>
+  <si>
+    <t>1200507</t>
+  </si>
+  <si>
+    <t>CASEY JASON &amp; LATONYA</t>
+  </si>
+  <si>
+    <t>82 COMPASS DR LOT 82</t>
+  </si>
+  <si>
+    <t>1200508</t>
+  </si>
+  <si>
+    <t>BROWN DAVID W</t>
+  </si>
+  <si>
+    <t>133 COMPASS DR LOT 133</t>
+  </si>
+  <si>
+    <t>1200519</t>
+  </si>
+  <si>
+    <t>FALKMAN DAWN</t>
+  </si>
+  <si>
+    <t>19 COMPASS DR LOT 19</t>
+  </si>
+  <si>
+    <t>1200534</t>
+  </si>
+  <si>
+    <t>WISE KEITH &amp; SANDRA</t>
+  </si>
+  <si>
+    <t>210 SAND DR LOT 210</t>
+  </si>
+  <si>
+    <t>1200545</t>
+  </si>
+  <si>
+    <t>HARDWAY BRENDA A</t>
+  </si>
+  <si>
+    <t>1 COMPASS DR LOT 01</t>
+  </si>
+  <si>
+    <t>1200547</t>
+  </si>
+  <si>
+    <t>PIERCE LANCE A</t>
+  </si>
+  <si>
+    <t>103 COMPASS DR LOT 103</t>
+  </si>
+  <si>
+    <t>1200556</t>
+  </si>
+  <si>
+    <t>ARHAR LINN R &amp; NORENA A W</t>
+  </si>
+  <si>
+    <t>200 SAND DR LOT 200</t>
+  </si>
+  <si>
+    <t>1200561</t>
+  </si>
+  <si>
+    <t>ENZOR JAMES B JR</t>
+  </si>
+  <si>
+    <t>72 COMPASS DR LOT 72</t>
+  </si>
+  <si>
+    <t>1200571</t>
+  </si>
+  <si>
+    <t>GEIB ROBERT</t>
+  </si>
+  <si>
+    <t>186 COMPASS DR LOT 186</t>
+  </si>
+  <si>
+    <t>1200572</t>
+  </si>
+  <si>
+    <t>JOHNSON LINDSEY</t>
+  </si>
+  <si>
+    <t>71 COMPASS DR LOT 71</t>
+  </si>
+  <si>
+    <t>1200582</t>
+  </si>
+  <si>
+    <t>DENNETT GEORGETTE</t>
+  </si>
+  <si>
+    <t>133 COEN RD LOT 133</t>
+  </si>
+  <si>
+    <t>1200589</t>
+  </si>
+  <si>
+    <t>DROWN BRADY</t>
+  </si>
+  <si>
+    <t>105 COMPASS DR LOT 105</t>
+  </si>
+  <si>
+    <t>1200594</t>
+  </si>
+  <si>
+    <t>HARPST GARRETT M</t>
+  </si>
+  <si>
+    <t>132 COMPASS DR LOT 132</t>
+  </si>
+  <si>
+    <t>1200618</t>
+  </si>
+  <si>
+    <t>STULL TODD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4610 CLEVELAND 14 RD  LOT 14</t>
+  </si>
+  <si>
+    <t>1200621</t>
+  </si>
+  <si>
+    <t>NEMITZ DEE SAMPLES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4610 CLEVELAND 43 RD  LOT 43</t>
+  </si>
+  <si>
+    <t>1200634</t>
+  </si>
+  <si>
+    <t>SCHMOCK JAN A</t>
+  </si>
+  <si>
+    <t>155 COMPASS DR LOT 155</t>
+  </si>
+  <si>
+    <t>1200641</t>
+  </si>
+  <si>
+    <t>CARTER STEVEN W &amp; ALDA L</t>
+  </si>
+  <si>
+    <t>152 COMPASS DR LOT 152</t>
+  </si>
+  <si>
+    <t>1200645</t>
+  </si>
+  <si>
+    <t>ADKINS JASON</t>
+  </si>
+  <si>
+    <t>177 DRIFTWOOD DR LOT 177</t>
+  </si>
+  <si>
+    <t>1200646</t>
+  </si>
+  <si>
+    <t>ANDREWS SHEILA A</t>
+  </si>
+  <si>
+    <t>12 DRIFTWOOD DR LOT 12</t>
+  </si>
+  <si>
+    <t>1200650</t>
+  </si>
+  <si>
+    <t>BOYD ELLIOTT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4610 CLEVELAND 37 RD  LOT 37</t>
+  </si>
+  <si>
+    <t>1200652</t>
+  </si>
+  <si>
+    <t>SPINDLER SALLY</t>
+  </si>
+  <si>
+    <t>176 COEN RD LOT 176</t>
+  </si>
+  <si>
+    <t>1200667</t>
+  </si>
+  <si>
+    <t>LAUGHBAUM KEVIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">162 SHORE ACRES  LOT 162</t>
+  </si>
+  <si>
+    <t>1200670</t>
+  </si>
+  <si>
+    <t>SHOEMAKER SCOTT</t>
+  </si>
+  <si>
+    <t>146 COMPASS DR LOT 146</t>
+  </si>
+  <si>
+    <t>1200690</t>
+  </si>
+  <si>
+    <t>LIVINGSTON GARY L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4610 CLEVELAND 1 RD  LOT 01</t>
+  </si>
+  <si>
+    <t>1200694</t>
+  </si>
+  <si>
+    <t>KUMPF CHRISTOPHER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">62 JIB  LOT 62</t>
+  </si>
+  <si>
+    <t>12-00736.000</t>
+  </si>
+  <si>
+    <t>10614 DARROW</t>
+  </si>
+  <si>
+    <t>1200770</t>
+  </si>
+  <si>
+    <t>ALLEN CRYSTAL (TOD JENNIF</t>
+  </si>
+  <si>
+    <t>164 COMPASS DR LOT 164</t>
+  </si>
+  <si>
+    <t>1200774</t>
+  </si>
+  <si>
+    <t>183 COMPASS DR LOT 183</t>
+  </si>
+  <si>
+    <t>12-00943.000</t>
+  </si>
+  <si>
+    <t>SKLAREK APRIL D</t>
+  </si>
+  <si>
+    <t>13720 THOMPSON</t>
+  </si>
+  <si>
+    <t>1201001</t>
+  </si>
+  <si>
+    <t>SCHMIDT MARK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4610 CLEVELAND 3 RD  LOT 03</t>
+  </si>
+  <si>
+    <t>1201002</t>
+  </si>
+  <si>
+    <t>QUINN BENJAMIN J</t>
+  </si>
+  <si>
+    <t>81 COMPASS DR LOT 81</t>
+  </si>
+  <si>
+    <t>1201005</t>
+  </si>
+  <si>
+    <t>HARBOURTOWN II LLC</t>
+  </si>
+  <si>
+    <t>15 N COMPASS DR LOT 15</t>
+  </si>
+  <si>
+    <t>1201008</t>
+  </si>
+  <si>
+    <t>BALDWIN CASSIDY</t>
+  </si>
+  <si>
+    <t>92 GULL DR LOT 92</t>
+  </si>
+  <si>
+    <t>1201014</t>
+  </si>
+  <si>
+    <t>DAHL AMANDA J</t>
+  </si>
+  <si>
+    <t>150 COMPASS DR LOT 150</t>
+  </si>
+  <si>
+    <t>1201019</t>
+  </si>
+  <si>
+    <t>GRIZZLE JAMES H</t>
+  </si>
+  <si>
+    <t>166 COMPASS DR LOT 166</t>
+  </si>
+  <si>
+    <t>12-01102.000</t>
+  </si>
+  <si>
+    <t>S W V A</t>
+  </si>
+  <si>
+    <t>CAVALRY</t>
+  </si>
+  <si>
+    <t>1201240</t>
+  </si>
+  <si>
+    <t>BRIXIE KAREN</t>
+  </si>
+  <si>
+    <t>127 COMPASS DR LOT 127</t>
+  </si>
+  <si>
+    <t>1201310</t>
+  </si>
+  <si>
+    <t>CUNNINGHAM KAREN</t>
+  </si>
+  <si>
+    <t>21 CORAL DR LOT 21</t>
+  </si>
+  <si>
+    <t>1201313</t>
+  </si>
+  <si>
+    <t>DAILY JAMES</t>
+  </si>
+  <si>
+    <t>164 COEN RD LOT 164</t>
+  </si>
+  <si>
+    <t>1201330</t>
+  </si>
+  <si>
+    <t>GUNDERSON SANDRA L</t>
+  </si>
+  <si>
+    <t>137 COEN RD LOT 137</t>
+  </si>
+  <si>
+    <t>12-01438.000</t>
+  </si>
+  <si>
+    <t>MCDONALD JERRY &amp; SHIRLEY</t>
   </si>
   <si>
     <t>DARROW</t>
   </si>
   <si>
-    <t>View</t>
-[...607 lines deleted...]
-  <si>
     <t>1201486</t>
   </si>
   <si>
     <t>SZENGER LISIA ANN</t>
   </si>
   <si>
     <t>108 COMPASS DR LOT 108</t>
   </si>
   <si>
     <t>12-01506.005</t>
   </si>
   <si>
     <t>KROMER JARED &amp; MAKENZY</t>
   </si>
   <si>
     <t>MASON</t>
   </si>
   <si>
     <t>1201508</t>
   </si>
   <si>
     <t>ARENDS COLLEEN</t>
   </si>
   <si>
     <t xml:space="preserve">114 LAGOON  LOT 114</t>
@@ -700,138 +574,102 @@
   <si>
     <t>MOSIER STACEY</t>
   </si>
   <si>
     <t>167 COEN RD LOT 167</t>
   </si>
   <si>
     <t>1201574</t>
   </si>
   <si>
     <t>OSTASIK STEPHANIE A</t>
   </si>
   <si>
     <t xml:space="preserve">67 SAIL  LOT 67</t>
   </si>
   <si>
     <t>1201592</t>
   </si>
   <si>
     <t>KHOURY KAREN</t>
   </si>
   <si>
     <t>31 CORAL DR LOT 31</t>
   </si>
   <si>
-    <t>1201616</t>
-[...7 lines deleted...]
-  <si>
     <t>12-01631.000</t>
   </si>
   <si>
     <t>ASHAR LINDA C</t>
   </si>
   <si>
     <t>13120 DARROW</t>
   </si>
   <si>
     <t>1201649</t>
   </si>
   <si>
     <t>SAMPSON TAMMY A</t>
   </si>
   <si>
     <t>95 GULL DR LOT 95</t>
   </si>
   <si>
     <t>1201676</t>
   </si>
   <si>
     <t>HESS TIFFANY</t>
   </si>
   <si>
     <t>136 COMPASS DR LOT 136</t>
   </si>
   <si>
     <t>1201681</t>
   </si>
   <si>
     <t>MCINTIRE JODI</t>
   </si>
   <si>
     <t>202 SAND DR LOT 202</t>
   </si>
   <si>
-    <t>1201697</t>
-[...7 lines deleted...]
-  <si>
     <t>1201730</t>
   </si>
   <si>
     <t>CARTER CHRIS &amp; CRYSTAL</t>
   </si>
   <si>
     <t>25 CORAL DR LOT 25</t>
   </si>
   <si>
-    <t>1201757</t>
-[...7 lines deleted...]
-  <si>
     <t>1201767</t>
   </si>
   <si>
     <t>MONROE ARLENE M</t>
   </si>
   <si>
     <t>145 COEN RD LOT 145</t>
-  </si>
-[...7 lines deleted...]
-    <t>222 COMPASS DR LOT 222</t>
   </si>
   <si>
     <t>1201806</t>
   </si>
   <si>
     <t>HARBOURTOWN JV HOMES LLC</t>
   </si>
   <si>
     <t>5 N COMPASS DR LOT 5</t>
   </si>
   <si>
     <t>1201810</t>
   </si>
   <si>
     <t>99 S COMPASS DR LOT 99</t>
   </si>
   <si>
     <t>1201814</t>
   </si>
   <si>
     <t>134 COMPASS DR LOT 134</t>
   </si>
   <si>
     <t>1201815</t>
   </si>
@@ -961,2180 +799,1780 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F105" headerRowCount="1">
-  <autoFilter ref="A1:F105"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F85" headerRowCount="1">
+  <autoFilter ref="A1:F85"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=19706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=47205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=47206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=41833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=17732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=4264&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=16385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=13942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=44663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=19373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50480&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49459&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50200&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50580&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50117&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49337&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=16386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49327&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=5533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=34456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49314&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=34954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=40996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49548&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=26285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=26855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50627&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50197&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=7167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=51034&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=51094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=17575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=46291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=46360&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=41833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=17732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=16385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=13942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=44663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=19373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50480&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50200&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50117&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49337&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=16386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49327&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=34456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49314&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=34954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49548&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=26285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=26855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50627&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50197&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=7167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=51034&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=51094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=17575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=46291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=46360&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F105"/>
+  <dimension ref="A1:F85"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="55.6024169921875" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="29.246213912963867" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>0.86</v>
+        <v>3651.01</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>26.93</v>
+        <v>1719.86</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>131.31</v>
+        <v>1622.08</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>3651.01</v>
+        <v>4394.85</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>2719.86</v>
+        <v>383.78</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="E7" s="2">
-        <v>386.4</v>
+        <v>4240.48</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>1622.08</v>
+        <v>7.93</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>4394.85</v>
+        <v>681.47</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E10" s="2">
-        <v>383.78</v>
+        <v>5516.92</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E11" s="2">
-        <v>4240.48</v>
+        <v>8.11</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E12" s="2">
-        <v>7.93</v>
+        <v>37.08</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E13" s="2">
-        <v>681.47</v>
+        <v>1.6</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E14" s="2">
-        <v>5516.92</v>
+        <v>252.4</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E15" s="2">
-        <v>8.11</v>
+        <v>35.69</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E16" s="2">
-        <v>37.08</v>
+        <v>17.4</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E17" s="2">
-        <v>1.6</v>
+        <v>400.6</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E18" s="2">
-        <v>252.4</v>
+        <v>179.15</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E19" s="2">
-        <v>35.69</v>
+        <v>76.12</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E20" s="2">
-        <v>17.4</v>
+        <v>104.84</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E21" s="2">
-        <v>400.6</v>
+        <v>762.74</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E22" s="2">
-        <v>179.15</v>
+        <v>15.32</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E23" s="2">
-        <v>452.47</v>
+        <v>1993.11</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E24" s="2">
-        <v>76.12</v>
+        <v>49.31</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E25" s="2">
-        <v>104.84</v>
+        <v>19.26</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E26" s="2">
-        <v>762.74</v>
+        <v>188.35</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E27" s="2">
-        <v>15.32</v>
+        <v>617.91</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E28" s="2">
-        <v>1993.11</v>
+        <v>7.19</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E29" s="2">
-        <v>49.31</v>
+        <v>5.38</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="E30" s="2">
-        <v>19.26</v>
+        <v>1167.65</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E31" s="2">
-        <v>188.35</v>
+        <v>44.58</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E32" s="2">
-        <v>78.21</v>
+        <v>30.88</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="E33" s="2">
-        <v>617.91</v>
+        <v>40.11</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E34" s="2">
-        <v>7.19</v>
+        <v>769.5</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E35" s="2">
-        <v>5.38</v>
+        <v>4756.69</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E36" s="2">
-        <v>1167.65</v>
+        <v>332.6</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="E37" s="2">
-        <v>36.73</v>
+        <v>1103.79</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="E38" s="2">
-        <v>44.58</v>
+        <v>317.59</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="E39" s="2">
-        <v>30.88</v>
+        <v>19.99</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="E40" s="2">
-        <v>40.11</v>
+        <v>23.48</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E41" s="2">
-        <v>1069.5</v>
+        <v>5504.41</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E42" s="2">
-        <v>4756.69</v>
+        <v>2740.07</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>129</v>
+        <v>42</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E43" s="2">
-        <v>87.24</v>
+        <v>18.77</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E44" s="2">
-        <v>332.6</v>
+        <v>1879.01</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E45" s="2">
-        <v>8.11</v>
+        <v>571.24</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E46" s="2">
-        <v>1103.79</v>
+        <v>31.52</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E47" s="2">
-        <v>317.59</v>
+        <v>20.58</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>51</v>
+        <v>145</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E48" s="2">
-        <v>0.15</v>
+        <v>535.38</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E49" s="2">
-        <v>19.99</v>
+        <v>2008.44</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E50" s="2">
-        <v>20.64</v>
+        <v>54.27</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E51" s="2">
-        <v>23.48</v>
+        <v>263.87</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>24</v>
+        <v>157</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="E52" s="2">
-        <v>5504.41</v>
+        <v>666.42</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="E53" s="2">
-        <v>2740.07</v>
+        <v>383.44</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>51</v>
+        <v>163</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="E54" s="2">
-        <v>18.77</v>
+        <v>555.9</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>51</v>
+        <v>166</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="E55" s="2">
-        <v>0.62</v>
+        <v>1683.35</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="E56" s="2">
-        <v>7.6</v>
+        <v>501.07</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="E57" s="2">
-        <v>1879.01</v>
+        <v>187.45</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="E58" s="2">
-        <v>681.24</v>
+        <v>305.1</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E59" s="2">
-        <v>31.52</v>
+        <v>23.67</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="E60" s="2">
-        <v>20.58</v>
+        <v>196.13</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="E61" s="2">
-        <v>535.38</v>
+        <v>473.05</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="E62" s="2">
-        <v>2008.44</v>
+        <v>128.38</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="E63" s="2">
-        <v>76.4</v>
+        <v>669.31</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="E64" s="2">
-        <v>54.27</v>
+        <v>90.29</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="E65" s="2">
-        <v>263.87</v>
+        <v>458.15</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="E66" s="2">
-        <v>2016.25</v>
+        <v>388.62</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="E67" s="2">
-        <v>666.42</v>
+        <v>400</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="E68" s="2">
-        <v>383.44</v>
+        <v>3223.65</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="E69" s="2">
-        <v>555.9</v>
+        <v>12.26</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="E70" s="2">
-        <v>4759.89</v>
+        <v>11.5</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B71" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="B71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="E71" s="2">
-        <v>1683.35</v>
+        <v>8.8</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>212</v>
+        <v>142</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>9</v>
+        <v>215</v>
       </c>
       <c r="E72" s="2">
-        <v>501.07</v>
+        <v>8.78</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>214</v>
+        <v>42</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="E73" s="2">
-        <v>187.45</v>
+        <v>10.02</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>217</v>
+        <v>42</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E74" s="2">
-        <v>305.1</v>
+        <v>10.02</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E75" s="2">
-        <v>23.67</v>
+        <v>10.02</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B76" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D76" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="C76" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E76" s="2">
-        <v>196.13</v>
+        <v>10.02</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D77" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="B77" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E77" s="2">
-        <v>473.05</v>
+        <v>9.42</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>229</v>
+        <v>208</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="E78" s="2">
-        <v>128.38</v>
+        <v>9.27</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="E79" s="2">
-        <v>716.66</v>
+        <v>1289.31</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>235</v>
+        <v>42</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="E80" s="2">
-        <v>869.31</v>
+        <v>61.15</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="E81" s="2">
-        <v>90.29</v>
+        <v>305.74</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="E82" s="2">
-        <v>458.15</v>
+        <v>811.41</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="E83" s="2">
-        <v>388.62</v>
+        <v>98.28</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="E84" s="2">
-        <v>43.96</v>
+        <v>30874.18</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="E85" s="2">
-        <v>400</v>
+        <v>6.06</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>10</v>
-[...398 lines deleted...]
-      <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -3180,52 +2618,32 @@
     <hyperlink ref="F61" r:id="rId61"/>
     <hyperlink ref="F62" r:id="rId62"/>
     <hyperlink ref="F63" r:id="rId63"/>
     <hyperlink ref="F64" r:id="rId64"/>
     <hyperlink ref="F65" r:id="rId65"/>
     <hyperlink ref="F66" r:id="rId66"/>
     <hyperlink ref="F67" r:id="rId67"/>
     <hyperlink ref="F68" r:id="rId68"/>
     <hyperlink ref="F69" r:id="rId69"/>
     <hyperlink ref="F70" r:id="rId70"/>
     <hyperlink ref="F71" r:id="rId71"/>
     <hyperlink ref="F72" r:id="rId72"/>
     <hyperlink ref="F73" r:id="rId73"/>
     <hyperlink ref="F74" r:id="rId74"/>
     <hyperlink ref="F75" r:id="rId75"/>
     <hyperlink ref="F76" r:id="rId76"/>
     <hyperlink ref="F77" r:id="rId77"/>
     <hyperlink ref="F78" r:id="rId78"/>
     <hyperlink ref="F79" r:id="rId79"/>
     <hyperlink ref="F80" r:id="rId80"/>
     <hyperlink ref="F81" r:id="rId81"/>
     <hyperlink ref="F82" r:id="rId82"/>
     <hyperlink ref="F83" r:id="rId83"/>
     <hyperlink ref="F84" r:id="rId84"/>
     <hyperlink ref="F85" r:id="rId85"/>
-    <hyperlink ref="F86" r:id="rId86"/>
-[...18 lines deleted...]
-    <hyperlink ref="F105" r:id="rId105"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>