--- v2 (2026-06-13)
+++ v3 (2026-08-16)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="220">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>12-00090.001</t>
   </si>
   <si>
     <t>LOPEZ LLOYD RUSSELL</t>
   </si>
   <si>
@@ -67,77 +67,59 @@
   <si>
     <t>HERING ADAM</t>
   </si>
   <si>
     <t>3820 SR 60</t>
   </si>
   <si>
     <t>12-00168.000</t>
   </si>
   <si>
     <t>DAVIS GARY W</t>
   </si>
   <si>
     <t>DARROW RD</t>
   </si>
   <si>
     <t>12-00183.008</t>
   </si>
   <si>
     <t>GALLAGHER CHRISTOPHER M</t>
   </si>
   <si>
     <t>8210 JOPPA</t>
   </si>
   <si>
-    <t>12-00206.001</t>
-[...7 lines deleted...]
-  <si>
     <t>12-00415.000</t>
   </si>
   <si>
     <t>WORKMAN JAMES F &amp; JESSICA</t>
   </si>
   <si>
     <t>820 COLONIAL</t>
   </si>
   <si>
-    <t>1200421</t>
-[...7 lines deleted...]
-  <si>
     <t>1200425</t>
   </si>
   <si>
     <t>FLANNERY JAMES K TOD TO CHARITY SQUIRES</t>
   </si>
   <si>
     <t>157 SAND DR LOT 157</t>
   </si>
   <si>
     <t>1200456</t>
   </si>
   <si>
     <t>AKERS GORDON R</t>
   </si>
   <si>
     <t>7 DRIFTWOOD DR LOT 07</t>
   </si>
   <si>
     <t>1200469</t>
   </si>
   <si>
     <t>EAST ROSCOE</t>
   </si>
   <si>
     <t>18 COMPASS DR LOT 18</t>
@@ -184,59 +166,50 @@
   <si>
     <t>CASEY JASON &amp; LATONYA</t>
   </si>
   <si>
     <t>82 COMPASS DR LOT 82</t>
   </si>
   <si>
     <t>1200508</t>
   </si>
   <si>
     <t>BROWN DAVID W</t>
   </si>
   <si>
     <t>133 COMPASS DR LOT 133</t>
   </si>
   <si>
     <t>1200519</t>
   </si>
   <si>
     <t>FALKMAN DAWN</t>
   </si>
   <si>
     <t>19 COMPASS DR LOT 19</t>
   </si>
   <si>
-    <t>1200534</t>
-[...7 lines deleted...]
-  <si>
     <t>1200545</t>
   </si>
   <si>
     <t>HARDWAY BRENDA A</t>
   </si>
   <si>
     <t>1 COMPASS DR LOT 01</t>
   </si>
   <si>
     <t>1200547</t>
   </si>
   <si>
     <t>PIERCE LANCE A</t>
   </si>
   <si>
     <t>103 COMPASS DR LOT 103</t>
   </si>
   <si>
     <t>1200556</t>
   </si>
   <si>
     <t>ARHAR LINN R &amp; NORENA A W</t>
   </si>
   <si>
     <t>200 SAND DR LOT 200</t>
@@ -256,104 +229,68 @@
   <si>
     <t>GEIB ROBERT</t>
   </si>
   <si>
     <t>186 COMPASS DR LOT 186</t>
   </si>
   <si>
     <t>1200572</t>
   </si>
   <si>
     <t>JOHNSON LINDSEY</t>
   </si>
   <si>
     <t>71 COMPASS DR LOT 71</t>
   </si>
   <si>
     <t>1200582</t>
   </si>
   <si>
     <t>DENNETT GEORGETTE</t>
   </si>
   <si>
     <t>133 COEN RD LOT 133</t>
   </si>
   <si>
-    <t>1200589</t>
-[...25 lines deleted...]
-  <si>
     <t>1200621</t>
   </si>
   <si>
     <t>NEMITZ DEE SAMPLES</t>
   </si>
   <si>
     <t xml:space="preserve">4610 CLEVELAND 43 RD  LOT 43</t>
   </si>
   <si>
     <t>1200634</t>
   </si>
   <si>
     <t>SCHMOCK JAN A</t>
   </si>
   <si>
     <t>155 COMPASS DR LOT 155</t>
   </si>
   <si>
-    <t>1200641</t>
-[...7 lines deleted...]
-  <si>
     <t>1200645</t>
   </si>
   <si>
     <t>ADKINS JASON</t>
   </si>
   <si>
     <t>177 DRIFTWOOD DR LOT 177</t>
   </si>
   <si>
     <t>1200646</t>
   </si>
   <si>
     <t>ANDREWS SHEILA A</t>
   </si>
   <si>
     <t>12 DRIFTWOOD DR LOT 12</t>
   </si>
   <si>
     <t>1200650</t>
   </si>
   <si>
     <t>BOYD ELLIOTT</t>
   </si>
   <si>
     <t xml:space="preserve">4610 CLEVELAND 37 RD  LOT 37</t>
@@ -448,77 +385,59 @@
   <si>
     <t>QUINN BENJAMIN J</t>
   </si>
   <si>
     <t>81 COMPASS DR LOT 81</t>
   </si>
   <si>
     <t>1201005</t>
   </si>
   <si>
     <t>HARBOURTOWN II LLC</t>
   </si>
   <si>
     <t>15 N COMPASS DR LOT 15</t>
   </si>
   <si>
     <t>1201008</t>
   </si>
   <si>
     <t>BALDWIN CASSIDY</t>
   </si>
   <si>
     <t>92 GULL DR LOT 92</t>
   </si>
   <si>
-    <t>1201014</t>
-[...7 lines deleted...]
-  <si>
     <t>1201019</t>
   </si>
   <si>
     <t>GRIZZLE JAMES H</t>
   </si>
   <si>
     <t>166 COMPASS DR LOT 166</t>
   </si>
   <si>
-    <t>12-01102.000</t>
-[...7 lines deleted...]
-  <si>
     <t>1201240</t>
   </si>
   <si>
     <t>BRIXIE KAREN</t>
   </si>
   <si>
     <t>127 COMPASS DR LOT 127</t>
   </si>
   <si>
     <t>1201310</t>
   </si>
   <si>
     <t>CUNNINGHAM KAREN</t>
   </si>
   <si>
     <t>21 CORAL DR LOT 21</t>
   </si>
   <si>
     <t>1201313</t>
   </si>
   <si>
     <t>DAILY JAMES</t>
   </si>
   <si>
     <t>164 COEN RD LOT 164</t>
@@ -574,59 +493,50 @@
   <si>
     <t>MOSIER STACEY</t>
   </si>
   <si>
     <t>167 COEN RD LOT 167</t>
   </si>
   <si>
     <t>1201574</t>
   </si>
   <si>
     <t>OSTASIK STEPHANIE A</t>
   </si>
   <si>
     <t xml:space="preserve">67 SAIL  LOT 67</t>
   </si>
   <si>
     <t>1201592</t>
   </si>
   <si>
     <t>KHOURY KAREN</t>
   </si>
   <si>
     <t>31 CORAL DR LOT 31</t>
   </si>
   <si>
-    <t>12-01631.000</t>
-[...7 lines deleted...]
-  <si>
     <t>1201649</t>
   </si>
   <si>
     <t>SAMPSON TAMMY A</t>
   </si>
   <si>
     <t>95 GULL DR LOT 95</t>
   </si>
   <si>
     <t>1201676</t>
   </si>
   <si>
     <t>HESS TIFFANY</t>
   </si>
   <si>
     <t>136 COMPASS DR LOT 136</t>
   </si>
   <si>
     <t>1201681</t>
   </si>
   <si>
     <t>MCINTIRE JODI</t>
   </si>
   <si>
     <t>202 SAND DR LOT 202</t>
@@ -653,50 +563,59 @@
     <t>1201806</t>
   </si>
   <si>
     <t>HARBOURTOWN JV HOMES LLC</t>
   </si>
   <si>
     <t>5 N COMPASS DR LOT 5</t>
   </si>
   <si>
     <t>1201810</t>
   </si>
   <si>
     <t>99 S COMPASS DR LOT 99</t>
   </si>
   <si>
     <t>1201814</t>
   </si>
   <si>
     <t>134 COMPASS DR LOT 134</t>
   </si>
   <si>
     <t>1201815</t>
   </si>
   <si>
     <t>91 GULL DR LOT 91</t>
+  </si>
+  <si>
+    <t>1201837</t>
+  </si>
+  <si>
+    <t>CHAMBERS ROBERT</t>
+  </si>
+  <si>
+    <t>42 S COMPASS DR LOT 42</t>
   </si>
   <si>
     <t>1201858</t>
   </si>
   <si>
     <t xml:space="preserve">96 GULL  LOT 96</t>
   </si>
   <si>
     <t>1201860</t>
   </si>
   <si>
     <t>145 N COMPASS DR LOT 145</t>
   </si>
   <si>
     <t>1201863</t>
   </si>
   <si>
     <t>125 N COMPASS DR LOT 125</t>
   </si>
   <si>
     <t>1201864</t>
   </si>
   <si>
     <t>52 S COMPASS DR LOT 52</t>
   </si>
@@ -799,70 +718,70 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F85" headerRowCount="1">
-  <autoFilter ref="A1:F85"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F76" headerRowCount="1">
+  <autoFilter ref="A1:F76"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=41833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=17732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=16385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=13942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=44663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=19373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50480&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50200&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50117&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49337&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=16386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49327&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=34456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49314&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=34954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49548&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=26285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=26855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50627&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50197&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=7167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=51034&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=51094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=17575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=46291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=46360&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=41833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=17732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=16385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=13942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=19373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50480&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50200&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50117&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49337&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=16386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49327&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=34456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49314&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49548&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=26285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=26855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49441&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50627&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50197&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50120&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=49790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=50848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=51034&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=51094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=17575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=46291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasurer.eriecounty.oh.gov/Account/Index?Property_ID=46360&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F85"/>
+  <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="55.6024169921875" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="29.246213912963867" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -886,1693 +805,1513 @@
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
         <v>3651.01</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>1719.86</v>
+        <v>1219.86</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
         <v>1622.08</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>4394.85</v>
+        <v>1144.85</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>383.78</v>
+        <v>4240.48</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2">
-        <v>4240.48</v>
+        <v>681.47</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>7.93</v>
+        <v>5516.92</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>681.47</v>
+        <v>8.11</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2">
-        <v>5516.92</v>
+        <v>37.08</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2">
-        <v>8.11</v>
+        <v>1.6</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2">
-        <v>37.08</v>
+        <v>252.4</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2">
-        <v>1.6</v>
+        <v>35.69</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="2">
-        <v>252.4</v>
+        <v>17.4</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2">
-        <v>35.69</v>
+        <v>400.6</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="2">
-        <v>17.4</v>
+        <v>179.15</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="2">
-        <v>400.6</v>
+        <v>104.84</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="2">
-        <v>179.15</v>
+        <v>762.74</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="2">
-        <v>76.12</v>
+        <v>15.32</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="2">
-        <v>104.84</v>
+        <v>1993.11</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="2">
-        <v>762.74</v>
+        <v>49.31</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="2">
-        <v>15.32</v>
+        <v>19.26</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="2">
-        <v>1993.11</v>
+        <v>188.35</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="2">
-        <v>49.31</v>
+        <v>1167.65</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="2">
-        <v>19.26</v>
+        <v>44.58</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="2">
-        <v>188.35</v>
+        <v>40.11</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E27" s="2">
-        <v>617.91</v>
+        <v>769.5</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="2">
-        <v>7.19</v>
+        <v>4756.69</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="2">
-        <v>5.38</v>
+        <v>332.6</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="2">
-        <v>1167.65</v>
+        <v>1103.79</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="2">
-        <v>44.58</v>
+        <v>317.59</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="2">
-        <v>30.88</v>
+        <v>19.99</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="2">
-        <v>40.11</v>
+        <v>23.48</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" s="2">
-        <v>769.5</v>
+        <v>5504.41</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="B35" s="0" t="s">
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="2">
-        <v>4756.69</v>
+        <v>2740.07</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="B36" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E36" s="2">
-        <v>332.6</v>
+        <v>18.77</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="B37" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E37" s="2">
-        <v>1103.79</v>
+        <v>1879.01</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="B38" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E38" s="2">
-        <v>317.59</v>
+        <v>421.24</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="B39" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E39" s="2">
-        <v>19.99</v>
+        <v>31.52</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="B40" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E40" s="2">
-        <v>23.48</v>
+        <v>20.58</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="B41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E41" s="2">
-        <v>5504.41</v>
+        <v>535.38</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="B42" s="0" t="s">
+      <c r="C42" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E42" s="2">
-        <v>2740.07</v>
+        <v>54.27</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E43" s="2">
-        <v>18.77</v>
+        <v>666.42</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>132</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E44" s="2">
-        <v>1879.01</v>
+        <v>383.44</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E45" s="2">
-        <v>571.24</v>
+        <v>555.9</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E46" s="2">
-        <v>31.52</v>
+        <v>1683.35</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E47" s="2">
-        <v>20.58</v>
+        <v>501.07</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E48" s="2">
-        <v>535.38</v>
+        <v>187.45</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>148</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E49" s="2">
-        <v>2008.44</v>
+        <v>305.1</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E50" s="2">
-        <v>54.27</v>
+        <v>23.67</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>153</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E51" s="2">
-        <v>263.87</v>
+        <v>196.13</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>157</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E52" s="2">
-        <v>666.42</v>
+        <v>473.05</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E53" s="2">
-        <v>383.44</v>
+        <v>128.38</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>162</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>163</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E54" s="2">
-        <v>555.9</v>
+        <v>90.29</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>165</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E55" s="2">
-        <v>1683.35</v>
+        <v>458.15</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>168</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E56" s="2">
-        <v>501.07</v>
+        <v>388.62</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>171</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>173</v>
       </c>
       <c r="E57" s="2">
-        <v>187.45</v>
+        <v>400</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E58" s="2">
-        <v>305.1</v>
+        <v>3223.65</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>179</v>
       </c>
       <c r="E59" s="2">
-        <v>23.67</v>
+        <v>12.26</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>180</v>
       </c>
       <c r="B60" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D60" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="C60" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E60" s="2">
-        <v>196.13</v>
+        <v>11.5</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D61" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="B61" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E61" s="2">
-        <v>473.05</v>
+        <v>8.8</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>187</v>
+        <v>121</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="E62" s="2">
-        <v>128.38</v>
+        <v>8.78</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="E63" s="2">
-        <v>669.31</v>
+        <v>224</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>193</v>
+        <v>36</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="E64" s="2">
-        <v>90.29</v>
+        <v>10.02</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>196</v>
+        <v>36</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="E65" s="2">
-        <v>458.15</v>
+        <v>10.02</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>199</v>
+        <v>178</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="E66" s="2">
-        <v>388.62</v>
+        <v>10.02</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>202</v>
+        <v>36</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="E67" s="2">
-        <v>400</v>
+        <v>10.02</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>205</v>
+        <v>178</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="E68" s="2">
-        <v>3223.65</v>
+        <v>9.42</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>208</v>
+        <v>178</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="E69" s="2">
-        <v>12.26</v>
+        <v>9.27</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>211</v>
+        <v>198</v>
       </c>
       <c r="E70" s="2">
-        <v>11.5</v>
+        <v>1289.31</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>208</v>
+        <v>36</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="E71" s="2">
-        <v>8.8</v>
+        <v>61.15</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>142</v>
+        <v>206</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="E72" s="2">
-        <v>8.78</v>
+        <v>305.74</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>42</v>
+        <v>209</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="E73" s="2">
-        <v>10.02</v>
+        <v>811.41</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>42</v>
+        <v>212</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="E74" s="2">
-        <v>10.02</v>
+        <v>31.64</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="E75" s="2">
-        <v>10.02</v>
+        <v>30874.18</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>42</v>
+        <v>218</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="E76" s="2">
-        <v>10.02</v>
+        <v>6.06</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>10</v>
-[...178 lines deleted...]
-      <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -2609,41 +2348,32 @@
     <hyperlink ref="F52" r:id="rId52"/>
     <hyperlink ref="F53" r:id="rId53"/>
     <hyperlink ref="F54" r:id="rId54"/>
     <hyperlink ref="F55" r:id="rId55"/>
     <hyperlink ref="F56" r:id="rId56"/>
     <hyperlink ref="F57" r:id="rId57"/>
     <hyperlink ref="F58" r:id="rId58"/>
     <hyperlink ref="F59" r:id="rId59"/>
     <hyperlink ref="F60" r:id="rId60"/>
     <hyperlink ref="F61" r:id="rId61"/>
     <hyperlink ref="F62" r:id="rId62"/>
     <hyperlink ref="F63" r:id="rId63"/>
     <hyperlink ref="F64" r:id="rId64"/>
     <hyperlink ref="F65" r:id="rId65"/>
     <hyperlink ref="F66" r:id="rId66"/>
     <hyperlink ref="F67" r:id="rId67"/>
     <hyperlink ref="F68" r:id="rId68"/>
     <hyperlink ref="F69" r:id="rId69"/>
     <hyperlink ref="F70" r:id="rId70"/>
     <hyperlink ref="F71" r:id="rId71"/>
     <hyperlink ref="F72" r:id="rId72"/>
     <hyperlink ref="F73" r:id="rId73"/>
     <hyperlink ref="F74" r:id="rId74"/>
     <hyperlink ref="F75" r:id="rId75"/>
     <hyperlink ref="F76" r:id="rId76"/>
-    <hyperlink ref="F77" r:id="rId77"/>
-[...7 lines deleted...]
-    <hyperlink ref="F85" r:id="rId85"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>